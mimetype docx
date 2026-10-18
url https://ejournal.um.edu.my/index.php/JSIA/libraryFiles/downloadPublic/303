--- v0 (2026-09-26)
+++ v1 (2026-10-18)
@@ -243,51 +243,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>keyword one; keyword two; keyword three; keyword four; keyword five</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Cite as: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Surname, F. I., Surname, F. I., &amp; Surname, F. I. (2026). Paper Title: Concise and Descriptive of the Study. Security and Information Applications. https://doi.org/10.5555/jsia.2026.100000</w:t>
+        <w:t>Surname, F. I., Surname, F. I., &amp; Surname, F. I. (2026). Paper Title: Concise and Descriptive of the Study. Security and Information Applications, 1, 100000. https://doi.org/10.5555/jsia.100000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Received: [date]   Revised: [date]   Accepted: [date]   Available online: [date]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="000000"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -662,92 +662,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Acknowledge funding sources, grant numbers, and any technical or editorial assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Use APA (author-year) style. Example: Author, A., &amp; Author, B. (2026). An example reference for the JSIA manuscript template. Security and Information Applications. https://doi.org/10.5555/jsia.2026.100000</w:t>
+        <w:t>Use APA (author-year) style. Example: Author, A., &amp; Author, B. (2026). An example reference for the JSIA manuscript template. Security and Information Applications, 1, 100000. https://doi.org/10.5555/jsia.100000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="340" w:num="2"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Author Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t>Manuscripts must not exceed 12 pages (including references, tables, and figures) in this two-column, 10pt Times New Roman format. Margins: 1.9 cm on all sides. Figures and tables should be placed close to their first citation. Number all equations, tables, and figures consecutively. The Cite-as line and DOI are assigned by the editorial office at acceptance and should be left as placeholders until then. Submit as a single Word (.docx) or LaTeX (using the accompanying JSIA_Template.tex file) file via the JSIA OJS submission system.</w:t>
+        <w:t>Manuscripts must not exceed 12 pages (including references, tables, and figures) in this two-column, 10pt Times New Roman format. Margins: 1.9 cm on all sides. Figures and tables should be placed close to their first citation. Number all equations, tables, and figures consecutively. The Cite-as line, DOI and six-digit article number are assigned by the editorial office at acceptance and should be left as placeholders until then. Submit as a single Word (.docx) or LaTeX (using the accompanying JSIA_Template.tex file) file via the JSIA OJS submission system.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="340" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>